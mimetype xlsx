--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -12,254 +12,358 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Veilles" sheetId="1" r:id="rId1"/>
     <sheet name="Résumé par Indicateur" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="32">
   <si>
     <t xml:space="preserve">  Historique des Veilles Qualiopi </t>
   </si>
   <si>
     <t>Veille légale · Compétences &amp; métiers · Pédagogique, technologique &amp; handicap</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
     <t>Type de Veille</t>
   </si>
   <si>
     <t>Indicateur</t>
   </si>
   <si>
     <t>Source Consultée</t>
   </si>
   <si>
     <t>Lien / URL</t>
   </si>
   <si>
     <t>Date de Consultation</t>
   </si>
   <si>
     <t>Résumé / Observations</t>
   </si>
   <si>
     <t>Impact Identifié</t>
   </si>
   <si>
     <t>Action Prévue</t>
   </si>
   <si>
     <t>Saisi par</t>
   </si>
   <si>
     <t>Publié par</t>
   </si>
   <si>
-    <t>Exporté le 09/03/2026 à 18:44 — 0 entrées publiées</t>
+    <t xml:space="preserve">  Veille légale et réglementaire   (1 entrée)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0001</t>
+  </si>
+  <si>
+    <t>Veille légale et réglementaire</t>
+  </si>
+  <si>
+    <t>Indicateur 23</t>
+  </si>
+  <si>
+    <t>tretttttttttttttttttt</t>
+  </si>
+  <si>
+    <t>rgreg</t>
+  </si>
+  <si>
+    <t>rettttttttttt</t>
+  </si>
+  <si>
+    <t>Aucun impact</t>
+  </si>
+  <si>
+    <t>Administrator</t>
+  </si>
+  <si>
+    <t>Exporté le 24/04/2026 à 14:23 — 1 entrée publiée</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
+  </si>
+  <si>
     <t>—</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t xml:space="preserve">Veille pédagogique, technologique &amp; handicap </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="7">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
+  </numFmts>
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF7ACA97"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF888888"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color rgb="FF0563C1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF388E3C"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF888888"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF09171E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B3E41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2B6559"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5E9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF2B6559"/>
       </left>
       <right style="thin">
         <color rgb="FF2B6559"/>
       </right>
       <top style="thin">
         <color rgb="FF2B6559"/>
       </top>
       <bottom style="thin">
         <color rgb="FF2B6559"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="dashed">
+        <color rgb="FF7ACA97"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FFD0D0D0"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D0D0"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D0D0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D0D0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -514,56 +618,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgreg" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF1B3E41"/>
   </sheetPr>
-  <dimension ref="A1:K6"/>
+  <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="40.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="45.7109375" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" customWidth="1"/>
     <col min="9" max="9" width="40.7109375" customWidth="1"/>
     <col min="10" max="11" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="36" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -618,152 +726,205 @@
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-      <c r="A6" s="5" t="s">
+    <row r="5" spans="1:11" ht="24" customHeight="1">
+      <c r="A5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="5"/>
-[...8 lines deleted...]
-      <c r="K6" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="8" customHeight="1"/>
+    <row r="9" spans="1:11">
+      <c r="A9" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A9:K9"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="E6" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF7ACA97"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50.7109375" customWidth="1"/>
     <col min="2" max="4" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="6" t="s">
+      <c r="A3" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="B3" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="8">
+      <c r="A4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="14">
+        <v>1</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="14">
         <v>0</v>
       </c>
-      <c r="C4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="8">
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="14">
         <v>0</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="8">
+      <c r="C5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="14">
         <v>0</v>
       </c>
-      <c r="C5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="8">
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="14">
         <v>0</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D6" s="8">
+      <c r="C6" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>