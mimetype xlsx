--- v1 (2026-04-24)
+++ v2 (2026-04-24)
@@ -80,51 +80,51 @@
   <si>
     <t>VEILLE/2026/0001</t>
   </si>
   <si>
     <t>Veille légale et réglementaire</t>
   </si>
   <si>
     <t>Indicateur 23</t>
   </si>
   <si>
     <t>tretttttttttttttttttt</t>
   </si>
   <si>
     <t>rgreg</t>
   </si>
   <si>
     <t>rettttttttttt</t>
   </si>
   <si>
     <t>Aucun impact</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
-    <t>Exporté le 24/04/2026 à 14:23 — 1 entrée publiée</t>
+    <t>Exporté le 24/04/2026 à 16:01 — 1 entrée publiée</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>—</t>
   </si>