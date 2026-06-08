--- v2 (2026-04-24)
+++ v3 (2026-06-08)
@@ -80,51 +80,51 @@
   <si>
     <t>VEILLE/2026/0001</t>
   </si>
   <si>
     <t>Veille légale et réglementaire</t>
   </si>
   <si>
     <t>Indicateur 23</t>
   </si>
   <si>
     <t>tretttttttttttttttttt</t>
   </si>
   <si>
     <t>rgreg</t>
   </si>
   <si>
     <t>rettttttttttt</t>
   </si>
   <si>
     <t>Aucun impact</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
-    <t>Exporté le 24/04/2026 à 16:01 — 1 entrée publiée</t>
+    <t>Exporté le 08/06/2026 à 18:04 — 1 entrée publiée</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>—</t>
   </si>