--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -80,51 +80,51 @@
   <si>
     <t>VEILLE/2026/0001</t>
   </si>
   <si>
     <t>Veille légale et réglementaire</t>
   </si>
   <si>
     <t>Indicateur 23</t>
   </si>
   <si>
     <t>tretttttttttttttttttt</t>
   </si>
   <si>
     <t>rgreg</t>
   </si>
   <si>
     <t>rettttttttttt</t>
   </si>
   <si>
     <t>Aucun impact</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
-    <t>Exporté le 08/06/2026 à 18:04 — 1 entrée publiée</t>
+    <t>Exporté le 26/07/2026 à 01:27 — 1 entrée publiée</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>—</t>
   </si>